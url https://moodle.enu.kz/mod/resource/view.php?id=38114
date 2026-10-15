--- v0 (2025-12-22)
+++ v1 (2026-10-15)
@@ -1,5355 +1,1865 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="004C2C8E" w:rsidRDefault="00B62B5D" w:rsidP="00392EED">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:caps/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:b/>
-          <w:bCs/>
           <w:caps/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Дәріс </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Семинар сабақтарының тақырыптары мен мазмұны</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-семинар. Ежелгі Грекия өнері. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-семинар. Ежелгі Рим өнері. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005701B3" w:rsidRPr="005701B3" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...15 lines deleted...]
-      </w:r>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-семинар. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Ежелгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Грекия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>өнері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="006B1927" w:rsidRDefault="006B1927" w:rsidP="00392EED">
-[...13 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Жоспар</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="006B1927" w:rsidRPr="006B1927" w:rsidRDefault="006B1927" w:rsidP="00392EED">
-[...11 lines deleted...]
-        <w:pStyle w:val="af4"/>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="117"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Грек </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>өнерінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>қалыптасуына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Эгей </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>көркем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>мәдениеті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен Египет, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Месопатами</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>Ежелгі Грекия өнері</w:t>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>өнерінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>тигізген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>әсері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1927" w:rsidRPr="006B1927" w:rsidRDefault="006B1927" w:rsidP="006B1927">
-[...1 lines deleted...]
-        <w:pStyle w:val="af4"/>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="117"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-          <w:b/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Архаика </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>өнері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Мүсін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>типтері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>құдайлар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>курос</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>коралар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Архаикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>мүсіннің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>стилистикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ерекшеліктері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Грек </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>сәулет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>өнеріндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>үш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ордерлік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жүйенің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>қалыптасуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Грек </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ғибадатханалары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: анта, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>амфипростиль</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, периптер. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Классикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>мүсін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>өнеріндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>адам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>образының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>өлшем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>Ежелгі Рим өнері.</w:t>
+        <w:t>і</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>өлшем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>үлгісінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>қалыптасуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Мирон </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>мүсіндеріндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>қимыл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>қозғалыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>сипаты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Поликлет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>оның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «каноны». </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1927" w:rsidRPr="00705C55" w:rsidRDefault="006B1927" w:rsidP="00392EED">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Афиндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Акрополь </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>кешені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="004C2C8E" w:rsidRPr="00705C55" w:rsidRDefault="004C2C8E" w:rsidP="004C2C8E">
-[...2 lines deleted...]
-        <w:ind w:firstLine="720"/>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="auto"/>
-[...178 lines deleted...]
-        <w:t xml:space="preserve"> басын жатқызуға болады. </w:t>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Эллинизм </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>өнері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2C8E" w:rsidRPr="00705C55" w:rsidRDefault="004C2C8E" w:rsidP="004C2C8E">
-[...3245 lines deleted...]
-        <w:tabs>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Әдебиеттер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="004C2C8E" w:rsidRPr="00705C55" w:rsidRDefault="004C2C8E" w:rsidP="004C2C8E">
-[...3 lines deleted...]
-          <w:tab w:val="num" w:pos="0"/>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кун Н.А. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Ежелгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>греция</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>мифтері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>аңыздары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. - Алматы: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>, 1979. –504 б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Можейко Игорь. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Әлемнің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 77 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>кереметі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. –Алматы: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Өнер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>, 1988. –304 б.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Полевой В.М. Искусство Греции: древний мир. – М.: Искусство, 1980. –327 б. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Риквин</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Б. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Өнердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ықшам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>тарихы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">… Антик </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>өнері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. –Алматы: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Өнер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1988. –360 б. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тахо-Годи А.А. Греческая мифология. – М.: Искусство, 1989. – 304 б. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005701B3" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
+        <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...60 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C2C8E" w:rsidRPr="00705C55" w:rsidRDefault="004C2C8E" w:rsidP="004C2C8E">
-[...3 lines deleted...]
-          <w:tab w:val="num" w:pos="0"/>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
+        <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
-          <w:sz w:val="32"/>
-[...20 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-семинар. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Ежелгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Рим </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>өнері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="004C2C8E" w:rsidRPr="00705C55" w:rsidRDefault="004C2C8E" w:rsidP="004C2C8E">
-[...1040 lines deleted...]
-          <w:tab w:val="num" w:pos="0"/>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
+        <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
-          <w:b/>
-[...22 lines deleted...]
-        <w:t>:</w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Жоспар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2C8E" w:rsidRPr="00705C55" w:rsidRDefault="004C2C8E" w:rsidP="004C2C8E">
-[...519 lines deleted...]
-    <w:p w:rsidR="004C2C8E" w:rsidRPr="00705C55" w:rsidRDefault="004C2C8E" w:rsidP="004C2C8E">
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="180"/>
-        </w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Этрус</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
@@ -5409,55 +1919,55 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>әсері</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2C8E" w:rsidRPr="00705C55" w:rsidRDefault="004C2C8E" w:rsidP="004C2C8E">
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Республикалық</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
@@ -5534,116 +2044,117 @@
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>портреттері</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2C8E" w:rsidRPr="00705C55" w:rsidRDefault="004C2C8E" w:rsidP="004C2C8E">
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Империя </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>кезеңіндегі</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Рим </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>өнері</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2C8E" w:rsidRPr="00705C55" w:rsidRDefault="004C2C8E" w:rsidP="004C2C8E">
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Колизей, Пантеон, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -5764,189 +2275,161 @@
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>беріктілік</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2C8E" w:rsidRPr="00705C55" w:rsidRDefault="004C2C8E" w:rsidP="004C2C8E">
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Рим </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>мозайкасы</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00392EED" w:rsidRDefault="00392EED" w:rsidP="004C2C8E">
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Әдебиеттер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00705C55">
+        <w:rPr>
+          <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00392EED" w:rsidRDefault="00392EED" w:rsidP="004C2C8E">
-[...49 lines deleted...]
-        <w:pStyle w:val="33"/>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-MD"/>
         </w:rPr>
         <w:t>Любимов Л.Д. Ежелгі дүние өнері. Ауд. Б.Мусин, П.Бейсенов, … -Алматы:Мектеп, 1980. – 334 б.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2C8E" w:rsidRPr="00705C55" w:rsidRDefault="004C2C8E" w:rsidP="004C2C8E">
-[...1 lines deleted...]
-        <w:pStyle w:val="33"/>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Риквин</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
@@ -6024,1785 +2507,149 @@
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">. –Алматы: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Өнер</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1988. –360 б. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2C8E" w:rsidRPr="00705C55" w:rsidRDefault="004C2C8E" w:rsidP="004C2C8E">
-[...1 lines deleted...]
-        <w:pStyle w:val="33"/>
+    <w:p w:rsidR="005701B3" w:rsidRPr="00705C55" w:rsidRDefault="005701B3" w:rsidP="005701B3">
+      <w:pPr>
+        <w:pStyle w:val="31"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-MD"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00705C55">
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-MD"/>
         </w:rPr>
         <w:t>Лосева Н.М., Сидорова Н.А. Искусство этрурии и Древней Италии: Очерки. –М.: Искусство, 1988. –303 б.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2C8E" w:rsidRDefault="004C2C8E" w:rsidP="004C2C8E">
+    <w:p w:rsidR="005701B3" w:rsidRDefault="005701B3" w:rsidP="005701B3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
           <w:tab w:val="left" w:pos="180"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511F8A" w:rsidRDefault="00511F8A" w:rsidP="004C2C8E">
-[...10 lines deleted...]
-          <w:szCs w:val="32"/>
+    <w:p w:rsidR="005701B3" w:rsidRPr="005701B3" w:rsidRDefault="005701B3">
+      <w:pPr>
+        <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00511F8A" w:rsidRPr="00511F8A" w:rsidRDefault="00511F8A" w:rsidP="004C2C8E">
-[...100 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="005701B3" w:rsidRPr="005701B3">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
-      <w:pgNumType w:start="1"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...19 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KZ Times New Roman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...104 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00B00771"/>
-[...1362 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D367FEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49A0FB32"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7871,4909 +2718,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...4857 lines deleted...]
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34C8192A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DF6A38A"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12842,1574 +2831,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-[...1522 lines deleted...]
-  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="459E09F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DFD451A8"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -14478,1996 +2944,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-[...1944 lines deleted...]
-  <w:abstractNum w:abstractNumId="89" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61374ABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5740BE7A"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -16536,980 +3057,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="90" w15:restartNumberingAfterBreak="0">
-[...928 lines deleted...]
-  <w:abstractNum w:abstractNumId="99" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D937680"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C690F44A"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -17578,1294 +3170,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="100" w15:restartNumberingAfterBreak="0">
-[...1242 lines deleted...]
-  <w:abstractNum w:abstractNumId="111" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79947C6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C10311A"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -18934,1255 +3283,289 @@
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="112" w15:restartNumberingAfterBreak="0">
-[...498 lines deleted...]
-    <w:abstractNumId w:val="93"/>
+  <w:num w:numId="1" w16cid:durableId="1623681948">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2026521032">
-    <w:abstractNumId w:val="80"/>
+  <w:num w:numId="2" w16cid:durableId="392890803">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1477837426">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="3" w16cid:durableId="1556234767">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1028339641">
-[...50 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="1456826708">
+  <w:num w:numId="4" w16cid:durableId="1245916983">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="436633173">
-[...101 lines deleted...]
-  <w:num w:numId="56" w16cid:durableId="11881362">
+  <w:num w:numId="5" w16cid:durableId="1372683636">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="57" w16cid:durableId="1882353322">
-[...29 lines deleted...]
-  <w:num w:numId="67" w16cid:durableId="303119575">
+  <w:num w:numId="6" w16cid:durableId="1637711139">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="68" w16cid:durableId="1754010784">
-[...149 lines deleted...]
-  <w:numIdMacAtCleanup w:val="116"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-  <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CA2B4A"/>
-[...127 lines deleted...]
-    <w:rsid w:val="00FB15DF"/>
+    <w:rsidRoot w:val="005701B3"/>
+    <w:rsid w:val="005701B3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="ru-KZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4D9B7F6E"/>
-  <w15:docId w15:val="{4BAE3A18-BD4A-9446-A255-A69864DBAB59}"/>
+  <w14:docId w14:val="6B3BBD10"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8814B0ED-2F0F-5E4F-8305-F6D9137BDE51}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="ru-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -20364,1052 +3747,464 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004C2C8E"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="005701B3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ru-RU"/>
-[...36 lines deleted...]
-      <w:lang w:val="ru-MD"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="004C2C8E"/>
+    <w:rsid w:val="005701B3"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="KZ Times New Roman" w:hAnsi="KZ Times New Roman"/>
       <w:sz w:val="28"/>
-    </w:rPr>
-[...110 lines deleted...]
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...24 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
-    <w:rsid w:val="004C2C8E"/>
+    <w:rsid w:val="005701B3"/>
     <w:rPr>
       <w:rFonts w:ascii="KZ Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="KZ Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ru-RU"/>
-[...79 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="31">
-    <w:name w:val="Body Text Indent 3"/>
+    <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="32"/>
-    <w:rsid w:val="004C2C8E"/>
-[...120 lines deleted...]
-    <w:rsid w:val="004C2C8E"/>
+    <w:rsid w:val="005701B3"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="34">
+  <w:style w:type="character" w:customStyle="1" w:styleId="32">
     <w:name w:val="Основной текст 3 Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="33"/>
-    <w:rsid w:val="004C2C8E"/>
+    <w:link w:val="31"/>
+    <w:rsid w:val="005701B3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...191 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>12853</Characters>
+  <Pages>2</Pages>
+  <Words>249</Words>
+  <Characters>1422</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>107</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15077</CharactersWithSpaces>
+  <CharactersWithSpaces>1668</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Асем</dc:creator>
+  <dc:creator>Tattigul Samuratova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>